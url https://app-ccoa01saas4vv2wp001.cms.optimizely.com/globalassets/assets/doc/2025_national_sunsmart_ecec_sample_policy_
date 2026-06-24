--- v0 (2026-03-17)
+++ v1 (2026-06-24)
@@ -2195,85 +2195,97 @@
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D614A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Special note regarding infants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CA2DDD" w14:textId="177EF2B8" w:rsidR="007D614A" w:rsidRPr="007D614A" w:rsidRDefault="007D614A" w:rsidP="007D614A">
+    <w:p w14:paraId="54CA2DDD" w14:textId="0440C3BD" w:rsidR="007D614A" w:rsidRPr="007D614A" w:rsidRDefault="007D614A" w:rsidP="007D614A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D614A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SunSmart practices consider the special needs of infants. All babies </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="007D614A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>(0-12 months)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007D614A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> are kept out of direct sun</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> when UV levels are 3 and above. The best sun protection can be achieved when a combination of physical sun protection measures such as shade, clothing and hats are used. For those small areas of unexposed skin not protected by hats, apply sunscreen to infants 6 months and older. The widespread use of sunscreen on babies under 6 months old is not recommended. </w:t>
+        <w:t xml:space="preserve"> when UV levels are 3 and above. The best sun protection can be achieved when a combination of physical sun protection measures such as shade, clothing and hats are used. For those small areas of exposed skin not protected by hats</w:t>
+      </w:r>
+      <w:r w:rsidR="000F29E8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and clothing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, apply sunscreen to infants 6 months and older. The widespread use of sunscreen on babies under 6 months old is not recommended. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400D9FCA" w14:textId="19B779AB" w:rsidR="00205362" w:rsidRPr="006628BA" w:rsidRDefault="007D614A" w:rsidP="00451375">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Procedures</w:t>
@@ -4518,93 +4530,65 @@
           </w:rPr>
           <w:t>Guide on exposure to solar ultraviolet radiation (UVR)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="4424C7FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2019)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="280F6796" w14:textId="77777777" w:rsidR="002A6196" w:rsidRPr="009B0379" w:rsidRDefault="002A6196" w:rsidP="00D4199D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4424C7FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>AS 4174:2018 (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2019) Knitted and woven shade fabrics </w:t>
+        <w:t xml:space="preserve">AS 4174:2018 (Amd 2019) Knitted and woven shade fabrics </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5204CA" w14:textId="6EAEB414" w:rsidR="00385530" w:rsidRPr="00952B88" w:rsidRDefault="00EF2FBB" w:rsidP="00D4199D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4424C7FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>AS/NZS 1067.1:2016 (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2021), Eye and face protection - Sunglasses and fashion spectacles </w:t>
+        <w:t xml:space="preserve">AS/NZS 1067.1:2016 (Amd 2021), Eye and face protection - Sunglasses and fashion spectacles </w:t>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="_Hlk76111625"/>
       <w:bookmarkStart w:id="15" w:name="_Hlk76113442"/>
       <w:r w:rsidR="00385530" w:rsidRPr="4424C7FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>AS/NZS 4399:20</w:t>
       </w:r>
       <w:r w:rsidR="006F48EE" w:rsidRPr="4424C7FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00385530" w:rsidRPr="4424C7FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>, Sun protective clothing - Evaluation and classification</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p w14:paraId="69FE1D3C" w14:textId="77777777" w:rsidR="00385530" w:rsidRPr="00952B88" w:rsidRDefault="00385530" w:rsidP="00D4199D">
@@ -6358,51 +6342,50 @@
               </w:rPr>
               <w:t xml:space="preserve"> 5.2 </w:t>
             </w:r>
             <w:r w:rsidR="00A05832" w:rsidRPr="00BC759D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Relationships between children</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10A91DCB" w14:textId="77777777" w:rsidR="00BD65F8" w:rsidRPr="00BC759D" w:rsidRDefault="00A05832" w:rsidP="00451375">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="A15"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC759D">
               <w:rPr>
                 <w:rStyle w:val="A15"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -6435,51 +6418,50 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC759D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>E 5.2.1 Collaborative learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DF7952F" w14:textId="77777777" w:rsidR="00BD65F8" w:rsidRPr="00BC759D" w:rsidRDefault="00A05832" w:rsidP="00451375">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC759D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Children are supported to collaborate, learn from and help each other.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -7156,61 +7138,61 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BF20CD4" w14:textId="59B3DE86" w:rsidR="004D0E8F" w:rsidRPr="00BC759D" w:rsidRDefault="004D0E8F" w:rsidP="00451375">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004D0E8F" w:rsidRPr="00BC759D" w:rsidSect="00580348">
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:headerReference w:type="first" r:id="rId32"/>
       <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="11899" w:h="16838" w:code="9"/>
       <w:pgMar w:top="709" w:right="1134" w:bottom="567" w:left="1134" w:header="709" w:footer="533" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="286"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="751D4680" w14:textId="77777777" w:rsidR="003A21F4" w:rsidRDefault="003A21F4">
+    <w:p w14:paraId="20ACEA08" w14:textId="77777777" w:rsidR="00446A41" w:rsidRDefault="00446A41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0379A3A1" w14:textId="77777777" w:rsidR="003A21F4" w:rsidRDefault="003A21F4">
+    <w:p w14:paraId="67F6D092" w14:textId="77777777" w:rsidR="00446A41" w:rsidRDefault="00446A41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7253,51 +7235,50 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Meta Plus Normal">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers 45 Light">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -7308,61 +7289,61 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61829076" w14:textId="77777777" w:rsidR="006E66C9" w:rsidRDefault="006E66C9" w:rsidP="00855555">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="3870"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49781166" w14:textId="77777777" w:rsidR="003A21F4" w:rsidRDefault="003A21F4">
+    <w:p w14:paraId="1EE79DD2" w14:textId="77777777" w:rsidR="00446A41" w:rsidRDefault="00446A41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23939DE2" w14:textId="77777777" w:rsidR="003A21F4" w:rsidRDefault="003A21F4">
+    <w:p w14:paraId="707D3C4D" w14:textId="77777777" w:rsidR="00446A41" w:rsidRDefault="00446A41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DE18B7F" w14:textId="5EC26889" w:rsidR="03CFD195" w:rsidRDefault="00A41698" w:rsidP="00A41698">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="633127A9" wp14:editId="75B4F43D">
           <wp:extent cx="2867593" cy="748534"/>
@@ -9801,52 +9782,51 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1081679665">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1719088774">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1922719129">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="254411237">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="596255393">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1079406756">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -9877,50 +9857,51 @@
     <w:rsid w:val="00086FE8"/>
     <w:rsid w:val="000871EB"/>
     <w:rsid w:val="00087A46"/>
     <w:rsid w:val="00096000"/>
     <w:rsid w:val="00096156"/>
     <w:rsid w:val="00096CAB"/>
     <w:rsid w:val="000A27F3"/>
     <w:rsid w:val="000A2E67"/>
     <w:rsid w:val="000B1109"/>
     <w:rsid w:val="000B11F8"/>
     <w:rsid w:val="000B2860"/>
     <w:rsid w:val="000B710F"/>
     <w:rsid w:val="000B71B3"/>
     <w:rsid w:val="000C00D2"/>
     <w:rsid w:val="000C4666"/>
     <w:rsid w:val="000C54D5"/>
     <w:rsid w:val="000D0879"/>
     <w:rsid w:val="000D75BF"/>
     <w:rsid w:val="000D7D12"/>
     <w:rsid w:val="000D7E20"/>
     <w:rsid w:val="000D7FB5"/>
     <w:rsid w:val="000E18DC"/>
     <w:rsid w:val="000E4D05"/>
     <w:rsid w:val="000E5CD9"/>
     <w:rsid w:val="000E72AC"/>
+    <w:rsid w:val="000F29E8"/>
     <w:rsid w:val="000F6BB0"/>
     <w:rsid w:val="00100BC6"/>
     <w:rsid w:val="00104642"/>
     <w:rsid w:val="00111FAA"/>
     <w:rsid w:val="001143F1"/>
     <w:rsid w:val="00114592"/>
     <w:rsid w:val="0011555A"/>
     <w:rsid w:val="00120797"/>
     <w:rsid w:val="001221A3"/>
     <w:rsid w:val="00125987"/>
     <w:rsid w:val="00127A2A"/>
     <w:rsid w:val="001312B3"/>
     <w:rsid w:val="00136FB7"/>
     <w:rsid w:val="001442B0"/>
     <w:rsid w:val="001467EC"/>
     <w:rsid w:val="00154F42"/>
     <w:rsid w:val="001660F6"/>
     <w:rsid w:val="00170696"/>
     <w:rsid w:val="001736F5"/>
     <w:rsid w:val="001754BD"/>
     <w:rsid w:val="0018370E"/>
     <w:rsid w:val="001844D3"/>
     <w:rsid w:val="001849BE"/>
     <w:rsid w:val="00185F53"/>
     <w:rsid w:val="00186C39"/>
@@ -10008,50 +9989,51 @@
     <w:rsid w:val="003C101E"/>
     <w:rsid w:val="003C36D8"/>
     <w:rsid w:val="003D22B1"/>
     <w:rsid w:val="003D2441"/>
     <w:rsid w:val="003D67E0"/>
     <w:rsid w:val="003E163A"/>
     <w:rsid w:val="003E3DF2"/>
     <w:rsid w:val="003F50D4"/>
     <w:rsid w:val="003F7383"/>
     <w:rsid w:val="00400C57"/>
     <w:rsid w:val="00400F77"/>
     <w:rsid w:val="00401845"/>
     <w:rsid w:val="00403B93"/>
     <w:rsid w:val="00415A04"/>
     <w:rsid w:val="00415FB6"/>
     <w:rsid w:val="00416B97"/>
     <w:rsid w:val="0041779F"/>
     <w:rsid w:val="00420FD4"/>
     <w:rsid w:val="0042396A"/>
     <w:rsid w:val="00424937"/>
     <w:rsid w:val="00430F62"/>
     <w:rsid w:val="00432851"/>
     <w:rsid w:val="004368D1"/>
     <w:rsid w:val="00437FBC"/>
     <w:rsid w:val="00446253"/>
+    <w:rsid w:val="00446A41"/>
     <w:rsid w:val="00447321"/>
     <w:rsid w:val="0045127E"/>
     <w:rsid w:val="00451375"/>
     <w:rsid w:val="00455A4F"/>
     <w:rsid w:val="004636DF"/>
     <w:rsid w:val="00466438"/>
     <w:rsid w:val="00467E3E"/>
     <w:rsid w:val="00471DB3"/>
     <w:rsid w:val="00477DE8"/>
     <w:rsid w:val="0048000C"/>
     <w:rsid w:val="00487D11"/>
     <w:rsid w:val="00490AC1"/>
     <w:rsid w:val="00494368"/>
     <w:rsid w:val="00496106"/>
     <w:rsid w:val="00496D21"/>
     <w:rsid w:val="004B1CA9"/>
     <w:rsid w:val="004B2B58"/>
     <w:rsid w:val="004B330D"/>
     <w:rsid w:val="004B6046"/>
     <w:rsid w:val="004B713A"/>
     <w:rsid w:val="004C2AEC"/>
     <w:rsid w:val="004C3DB6"/>
     <w:rsid w:val="004D0E8F"/>
     <w:rsid w:val="004D2531"/>
     <w:rsid w:val="004D544B"/>
@@ -10280,50 +10262,51 @@
     <w:rsid w:val="009E5E26"/>
     <w:rsid w:val="009F3230"/>
     <w:rsid w:val="00A000AB"/>
     <w:rsid w:val="00A03A19"/>
     <w:rsid w:val="00A04BAA"/>
     <w:rsid w:val="00A05832"/>
     <w:rsid w:val="00A07BD2"/>
     <w:rsid w:val="00A15A3F"/>
     <w:rsid w:val="00A16EB6"/>
     <w:rsid w:val="00A22CBC"/>
     <w:rsid w:val="00A248D9"/>
     <w:rsid w:val="00A264A3"/>
     <w:rsid w:val="00A30BA0"/>
     <w:rsid w:val="00A31554"/>
     <w:rsid w:val="00A40132"/>
     <w:rsid w:val="00A41590"/>
     <w:rsid w:val="00A41698"/>
     <w:rsid w:val="00A534A2"/>
     <w:rsid w:val="00A56EDF"/>
     <w:rsid w:val="00A5752F"/>
     <w:rsid w:val="00A57EF9"/>
     <w:rsid w:val="00A6133D"/>
     <w:rsid w:val="00A62B16"/>
     <w:rsid w:val="00A66C6B"/>
     <w:rsid w:val="00A706E5"/>
+    <w:rsid w:val="00A7784A"/>
     <w:rsid w:val="00A77B1E"/>
     <w:rsid w:val="00A8081C"/>
     <w:rsid w:val="00A81C92"/>
     <w:rsid w:val="00A855C7"/>
     <w:rsid w:val="00A871D2"/>
     <w:rsid w:val="00A945AC"/>
     <w:rsid w:val="00A97841"/>
     <w:rsid w:val="00AB1B39"/>
     <w:rsid w:val="00AC1FAD"/>
     <w:rsid w:val="00AC2038"/>
     <w:rsid w:val="00AC3B80"/>
     <w:rsid w:val="00AC7C78"/>
     <w:rsid w:val="00AD039D"/>
     <w:rsid w:val="00AE2CB7"/>
     <w:rsid w:val="00AF59C9"/>
     <w:rsid w:val="00AF5F39"/>
     <w:rsid w:val="00B003E5"/>
     <w:rsid w:val="00B03174"/>
     <w:rsid w:val="00B035DD"/>
     <w:rsid w:val="00B040D9"/>
     <w:rsid w:val="00B0534A"/>
     <w:rsid w:val="00B05935"/>
     <w:rsid w:val="00B06380"/>
     <w:rsid w:val="00B06AF6"/>
     <w:rsid w:val="00B1331B"/>
@@ -13010,159 +12993,157 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ae2945df-ddeb-4da3-8dff-f41e0479b2be" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="377c56ee-10c0-4166-a92e-c6cc831a28b9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="ae2945df-ddeb-4da3-8dff-f41e0479b2be">
       <UserInfo>
         <DisplayName>Joanna McGlone</DisplayName>
         <AccountId>809</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Date xmlns="377c56ee-10c0-4166-a92e-c6cc831a28b9" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1FA96FE-79C9-4E4B-8C1A-68809FE00370}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="377c56ee-10c0-4166-a92e-c6cc831a28b9"/>
     <ds:schemaRef ds:uri="ae2945df-ddeb-4da3-8dff-f41e0479b2be"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC3782A4-112F-49C1-AE47-6B4EB10EE927}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F48F21E6-BF49-4F50-82AD-FF1A82D789A9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5E0D9D7-8CB1-486D-9978-38D0FA2765C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="4b04afc2-df49-487b-a3d9-51021e68754e"/>
-    <ds:schemaRef ds:uri="7b91cf3e-1054-4cb7-833f-07dd41c1c9f3"/>
     <ds:schemaRef ds:uri="ae2945df-ddeb-4da3-8dff-f41e0479b2be"/>
     <ds:schemaRef ds:uri="377c56ee-10c0-4166-a92e-c6cc831a28b9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F48F21E6-BF49-4F50-82AD-FF1A82D789A9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC3782A4-112F-49C1-AE47-6B4EB10EE927}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>2147</Words>
-  <Characters>13920</Characters>
+  <Words>2436</Words>
+  <Characters>13642</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>324</Lines>
+  <Paragraphs>223</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>The Cancer Council Victoria</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16035</CharactersWithSpaces>
+  <CharactersWithSpaces>15855</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Justine Osborne</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010037C05ECB11B8884F835942C46BC88B65</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>100</vt:r8>